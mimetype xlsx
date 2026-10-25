--- v0 (2026-01-22)
+++ v1 (2026-10-25)
@@ -12,263 +12,254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE TOUS LES OPERATEURS MINIERS</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>CAPRIKAT FOXWHELL</t>
   </si>
   <si>
+    <t>En exploitation</t>
+  </si>
+  <si>
+    <t>Importation et commercialisation</t>
+  </si>
+  <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Chevron ODS, Ltd</t>
+  </si>
+  <si>
+    <t>A0703905D</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE CONGOLAISE SPRL</t>
+  </si>
+  <si>
+    <t>Fournisseur</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>ENGINEERING PROJECT AND PROCUREMENT MANAGEMENT SAS</t>
+  </si>
+  <si>
     <t>En exploration</t>
   </si>
   <si>
     <t>Société en exploration</t>
   </si>
   <si>
-    <t>Privé-privé</t>
-[...5 lines deleted...]
-    <t>A0703905D</t>
+    <t>ENI RDC</t>
+  </si>
+  <si>
+    <t>LIREX</t>
+  </si>
+  <si>
+    <t>A0703937N</t>
+  </si>
+  <si>
+    <t>Société en exploitation</t>
+  </si>
+  <si>
+    <t>SOCO E&amp;P RDC</t>
+  </si>
+  <si>
+    <t>A0700383A</t>
   </si>
   <si>
     <t>En production</t>
   </si>
   <si>
+    <t>Public-privé</t>
+  </si>
+  <si>
+    <t>SEMLIKI SPRL</t>
+  </si>
+  <si>
+    <t>SURESTREAM PETROLEUM LTD</t>
+  </si>
+  <si>
+    <t>MUANDA INTERNATIONAL OIL COMPANY</t>
+  </si>
+  <si>
     <t>Société en production</t>
   </si>
   <si>
-    <t>Kongo Central</t>
-[...53 lines deleted...]
-    <t>A1103150M</t>
+    <t>ENERGULF CONGO SARL</t>
   </si>
   <si>
     <t>PERENCO-REP (PERENCO REP &amp; LIREX)</t>
   </si>
   <si>
     <t>A1215507U</t>
   </si>
   <si>
-    <t>TEIKOKU OIL DR CONGO</t>
-[...2 lines deleted...]
-    <t>SOUTH AFRICA CONGO OIL pty</t>
+    <t>JAPAN PETROLEUM CONGO SA</t>
+  </si>
+  <si>
+    <t>GENERAL BUSINESS Entreprise</t>
+  </si>
+  <si>
+    <t>Importateur</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>3K INTERNATIONAL SARL</t>
+  </si>
+  <si>
+    <t>ADBOX</t>
+  </si>
+  <si>
+    <t>AFAL SARL</t>
+  </si>
+  <si>
+    <t>ALPHA ENERGY</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
-    <t>GENERAL BUSINESS Entreprise</t>
-[...22 lines deleted...]
-  <si>
     <t>ASSURANCE PETROLEUM</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>ARCHIDIOCESE DE KANANGA</t>
   </si>
   <si>
-    <t>Transporteur</t>
+    <t>Transport-Stockage</t>
   </si>
   <si>
     <t>Kasaï Central</t>
   </si>
   <si>
     <t>ARGO TRADING&amp; SHIPPING LTD</t>
   </si>
   <si>
     <t>BANUNOBA BASARA</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
     <t>AUGUSTA ENERGY</t>
   </si>
   <si>
     <t>BASSA NDRODZA FAUSTIN</t>
   </si>
   <si>
     <t>Ituri</t>
   </si>
   <si>
     <t>BB ENERGY (GULF)DM</t>
   </si>
   <si>
     <t>PRETROCAM SARLU</t>
   </si>
   <si>
     <t>INTEGRATED PETROLEUM CONGO SARL</t>
   </si>
   <si>
     <t>BNG INT DMCC</t>
   </si>
   <si>
     <t>Cabinda Gulf Oil Company</t>
   </si>
   <si>
     <t>CAMEROON CITIZEN'S OIL</t>
   </si>
   <si>
     <t>CASTOR SARL</t>
   </si>
   <si>
     <t>CHRISTIN MUAMBA TRADING</t>
   </si>
   <si>
     <t>CIMENTERIE DE LUKALA "CILU"</t>
   </si>
   <si>
-    <t>COBIL</t>
+    <t>COBIL S.A</t>
   </si>
   <si>
     <t>COMPAGFNIE SUCRIERE SA</t>
   </si>
   <si>
     <t>CONGO MINING PETROLEUM SARL</t>
   </si>
   <si>
     <t>CONGO PETROL SARLU</t>
   </si>
   <si>
     <t>DANIEL MUGISA</t>
   </si>
   <si>
     <t>DIEU SEUL CONNAIT MON DESTIN</t>
   </si>
   <si>
     <t>DRANI ANGUEZI/BOMOKO OIL</t>
   </si>
   <si>
     <t>ENERGY CORPORATE FZE "ENERCO"</t>
   </si>
   <si>
     <t>MANGIFERA ENERGY DRC</t>
   </si>
@@ -293,188 +284,179 @@
   <si>
     <t>GENERAL BUSINESS ENTREPRISES</t>
   </si>
   <si>
     <t>GETRAGRI SARL</t>
   </si>
   <si>
     <t>GLENCOR</t>
   </si>
   <si>
     <t>GLENCORE ENERGY UK</t>
   </si>
   <si>
     <t>GLOBAL OIL SARL</t>
   </si>
   <si>
     <t>GOBAL BUSNESS SARL</t>
   </si>
   <si>
     <t>GRACE DE DIEU AVEC NOUS SARL</t>
   </si>
   <si>
     <t>GROUPE GONAIVE</t>
   </si>
   <si>
-    <t>CONGO GULF OIL COMPANY</t>
+    <t>SURESTREAM RDC SA</t>
   </si>
   <si>
     <t>SOCIETE CONGOLAISE DE RECHERCHE ET D'EXPLOITATION DE PETROLE</t>
   </si>
   <si>
-    <t>MOBIL EXPLORATION CONGO</t>
-[...2 lines deleted...]
-    <t>SOCIETE SHELL CONGO KINSHASA DE RECHERCHE ET D'EXPLOITATION</t>
+    <t>SOCIETE DE RECHERCHE ET D'EXPLOITATION PETROLIERE</t>
   </si>
   <si>
     <t>SOCIETE POUR LE DEVELOPPEMENT PETROLIER DU LITTORAL CONGOLAIS</t>
   </si>
   <si>
-    <t>NESSERGY LTD</t>
-[...14 lines deleted...]
-    <t>ALFAJIRI ENERGY CORPORATION</t>
+    <t>PERENCO-REP SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE DU LITTORAL CONGOLAIS SA</t>
+  </si>
+  <si>
+    <t>SOCIETE DE RECHERCHE ET D'EXPLOITATION PETROLIERE DU LITTORAL CONGOLAIS</t>
+  </si>
+  <si>
+    <t>MUANDA INTERNATIONAL OIL COMPANY LTD</t>
+  </si>
+  <si>
+    <t>PERENCO ODS LTD</t>
+  </si>
+  <si>
+    <t>GROUPE KEVAUDE</t>
+  </si>
+  <si>
+    <t>HASHI ENERGY LIMITED</t>
+  </si>
+  <si>
+    <t>INTERPETROL SARL</t>
+  </si>
+  <si>
+    <t>HASS PETROLEUM</t>
+  </si>
+  <si>
+    <t>HOTEL MEMLING</t>
+  </si>
+  <si>
+    <t>PERENCO OVERSEAS JAPAN LTD</t>
+  </si>
+  <si>
+    <t>JAMBO SAFARI</t>
+  </si>
+  <si>
+    <t>KL ENERGY SARLU</t>
+  </si>
+  <si>
+    <t>KM OIL FOURNITURES SARL</t>
+  </si>
+  <si>
+    <t>LASKOIL LTD</t>
+  </si>
+  <si>
+    <t>LE GROUPE SIE</t>
+  </si>
+  <si>
+    <t>LEREXCOM PETROLEUM</t>
+  </si>
+  <si>
+    <t>LOXEA AVIS FLEET</t>
+  </si>
+  <si>
+    <t>LUSANGI PAUTHY</t>
+  </si>
+  <si>
+    <t>MACOH SA</t>
+  </si>
+  <si>
+    <t>MAKENGA EDOUARD</t>
+  </si>
+  <si>
+    <t>MALEBO PETROLEUM SARL</t>
+  </si>
+  <si>
+    <t>MANET JASPE OIL SARL</t>
+  </si>
+  <si>
+    <t>MANGENGE SERVICE SARL</t>
+  </si>
+  <si>
+    <t>MANUNGU TSHIMANGA BLAISE</t>
+  </si>
+  <si>
+    <t>MASIKINI AWADRA /STATION MAS ENERGIE</t>
+  </si>
+  <si>
+    <t>MOLYKAP SPRL</t>
+  </si>
+  <si>
+    <t>NAPA LOGISTIQUE SARL</t>
+  </si>
+  <si>
+    <t>NEW SERVICE DE NGALIEMA SARL</t>
+  </si>
+  <si>
+    <t>NEX OIL RDC SA</t>
+  </si>
+  <si>
+    <t>OKAPI DISTRIBUTION SERVICES</t>
+  </si>
+  <si>
+    <t>OKAPI INTERNATIONAL LTD</t>
+  </si>
+  <si>
+    <t>ORES</t>
+  </si>
+  <si>
+    <t>OSMAF OIL SARL</t>
+  </si>
+  <si>
+    <t>PETRO HI SARL</t>
+  </si>
+  <si>
+    <t>PETROCOM</t>
+  </si>
+  <si>
+    <t>PETROMBU</t>
+  </si>
+  <si>
+    <t>PRIMEFUEL RD CONGO SARL</t>
   </si>
   <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
-    <t>GROUPE KEVAUDE</t>
-[...100 lines deleted...]
-  <si>
     <t>RAHAT</t>
   </si>
   <si>
     <t>REMORK FUEL TRADING</t>
   </si>
   <si>
     <t>S.S VIHJUMBIRA</t>
   </si>
   <si>
     <t>SAHARA ENERGY RESOURCE LTD</t>
   </si>
   <si>
     <t>SERVICES DES ENTREPRISES PÉTROLIÈRES CONGOLAISES</t>
   </si>
   <si>
     <t>SHALOM OIL</t>
   </si>
   <si>
     <t>SHUNDA</t>
   </si>
   <si>
     <t>SOCIETE D'ANGELO SARL</t>
   </si>
   <si>
     <t>SOCIETE KIVU PETROLE SARL ET STOCKAGE</t>
@@ -684,50 +666,446 @@
     <t>Ste AFRICAN TRADING OIL LTD</t>
   </si>
   <si>
     <t>STE DELTA TRADING INT FZO SARL</t>
   </si>
   <si>
     <t>SOCIETE HUB SARL</t>
   </si>
   <si>
     <t>STE VITOL SA</t>
   </si>
   <si>
     <t>NASHJA SARL</t>
   </si>
   <si>
     <t>AUTHENTIX INC</t>
   </si>
   <si>
     <t>Sous-traitants</t>
   </si>
   <si>
     <t>FTL Pipeline SA</t>
   </si>
   <si>
     <t>Logisticiens</t>
+  </si>
+  <si>
+    <t>EXCELLENT LOGISTICS SARL</t>
+  </si>
+  <si>
+    <t>A2609402Z</t>
+  </si>
+  <si>
+    <t>PRIME ENERGY SOLUTION</t>
+  </si>
+  <si>
+    <t>RHOMAX SA</t>
+  </si>
+  <si>
+    <t>GERMAIN PUNGWE MABWE SARL</t>
+  </si>
+  <si>
+    <t>NYIRAGONGO VOLCANO PETROLEUM SARL</t>
+  </si>
+  <si>
+    <t>AMUZ PETROLEUM SARL</t>
+  </si>
+  <si>
+    <t>ALCOR ENERGY LTD</t>
+  </si>
+  <si>
+    <t>KAMOA COOPER SA</t>
+  </si>
+  <si>
+    <t>AFRICA TRADING MINING RDC SARL</t>
+  </si>
+  <si>
+    <t>TRACTAFRIC EQUIPMENT RDC SARL</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUKUNDI SA</t>
+  </si>
+  <si>
+    <t>LA COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>KISENDA COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMAYAMBO</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>MINING CHEMICAL SUPPLIERS</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>MUANDA INTERNATIONAL OIL</t>
+  </si>
+  <si>
+    <t>PERENCO REP</t>
+  </si>
+  <si>
+    <t>CONGO JIN CHENG MINING COMPANY</t>
+  </si>
+  <si>
+    <t>COMPAGNIE SUCRIERE DE KWILU-NGONGO</t>
+  </si>
+  <si>
+    <t>MMG KINSERVE</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING</t>
+  </si>
+  <si>
+    <t>KISANFU MINING</t>
+  </si>
+  <si>
+    <t>MANONO LITHUIM</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS</t>
+  </si>
+  <si>
+    <t>KIBALI  GOLD MINES</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING</t>
+  </si>
+  <si>
+    <t>JIN XUN CONGO MINING</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>UNITED COMINIERE</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING</t>
+  </si>
+  <si>
+    <t>KINGA KILA MINING</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA COMILU</t>
+  </si>
+  <si>
+    <t>CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>FRONTIER</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>PALLDIUM OIL STATION</t>
+  </si>
+  <si>
+    <t>KARAN INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>COMPAGNIE SUCRIERE KWILU-NGONGO</t>
+  </si>
+  <si>
+    <t>UNION ENERGY CONGO SARL</t>
+  </si>
+  <si>
+    <t>CONGO GENERAL AGENCIES</t>
+  </si>
+  <si>
+    <t>LIGHT SERVICE TRADING</t>
+  </si>
+  <si>
+    <t>NAZARETH SARL</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>DMS GLOBAL</t>
+  </si>
+  <si>
+    <t>MUNTU</t>
+  </si>
+  <si>
+    <t>OBUTO ENERGYES</t>
+  </si>
+  <si>
+    <t>ADS SARLU</t>
+  </si>
+  <si>
+    <t>PETROPORT OIL</t>
+  </si>
+  <si>
+    <t>ONEX ENERGY</t>
+  </si>
+  <si>
+    <t>STATION SERVICE PETROMINE</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>CONGO PETROL GAS AND STOKAGE</t>
+  </si>
+  <si>
+    <t>MARIA OIL</t>
+  </si>
+  <si>
+    <t>STABEX INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>KONAWI TRADING</t>
+  </si>
+  <si>
+    <t>ENTREPRISE GENERALE DE FABRICATIONS OPTIMALES</t>
+  </si>
+  <si>
+    <t>FUMU</t>
+  </si>
+  <si>
+    <t>KM OIL</t>
+  </si>
+  <si>
+    <t>KMB INVESTMENT</t>
+  </si>
+  <si>
+    <t>POWERSYS</t>
+  </si>
+  <si>
+    <t>SHIPTECH PETROLEUM RDC</t>
+  </si>
+  <si>
+    <t>TRADEX RDC</t>
+  </si>
+  <si>
+    <t>ECO TRANS</t>
+  </si>
+  <si>
+    <t>LUNA ENERGY</t>
+  </si>
+  <si>
+    <t>GROUP SIL</t>
+  </si>
+  <si>
+    <t>V-PLUS ENERGY</t>
+  </si>
+  <si>
+    <t>NAPA LOGISTIQUE</t>
+  </si>
+  <si>
+    <t>NEC ENERGY</t>
+  </si>
+  <si>
+    <t>LINK ENERGY</t>
+  </si>
+  <si>
+    <t>AAGS PETROLE ET GAZ SARLU</t>
+  </si>
+  <si>
+    <t>CONGO LOGISTIC TRADING</t>
+  </si>
+  <si>
+    <t>DENEB GROUPE</t>
+  </si>
+  <si>
+    <t>ENGEN DRC</t>
+  </si>
+  <si>
+    <t>LAKE REGION VENTURES</t>
+  </si>
+  <si>
+    <t>CHINA RAIL WAY SEVENTY GROUP CONGO SARLU CRSG</t>
+  </si>
+  <si>
+    <t>NEW JAMBO ENERGY</t>
+  </si>
+  <si>
+    <t>NOF SERVICES</t>
+  </si>
+  <si>
+    <t>RWENZORI MV</t>
+  </si>
+  <si>
+    <t>AURORA  RDC SARL</t>
+  </si>
+  <si>
+    <t>XTRA ENERGIES</t>
+  </si>
+  <si>
+    <t>DE COMMERCE GENERAL SPRL SOCOMERG</t>
+  </si>
+  <si>
+    <t>AFRICOM</t>
+  </si>
+  <si>
+    <t>ENERGY PLUS SARL</t>
+  </si>
+  <si>
+    <t>ETS SAINTE MARIA OIL</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENT TSHINGILA TSHINGILA THEODORE</t>
+  </si>
+  <si>
+    <t>GROUP KONGO OIL</t>
+  </si>
+  <si>
+    <t>NATIONAL METAL</t>
+  </si>
+  <si>
+    <t>KAMBALE MACHOZI BERTRAND</t>
+  </si>
+  <si>
+    <t>EXPRESS OIL</t>
+  </si>
+  <si>
+    <t>ETS MBUEKI GRACE</t>
+  </si>
+  <si>
+    <t>PREMELINK GLOBAL</t>
+  </si>
+  <si>
+    <t>KYG BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>KAMILI SERVICE</t>
+  </si>
+  <si>
+    <t>APEX ENERGY</t>
+  </si>
+  <si>
+    <t>LA SINO-CONGOLAISE DES MINES SA SICOMINE SA</t>
+  </si>
+  <si>
+    <t>EXAUCE OIL</t>
+  </si>
+  <si>
+    <t>Kwilu</t>
+  </si>
+  <si>
+    <t>PELL TRANSPORT CONGO</t>
+  </si>
+  <si>
+    <t>MACHO ENERGY</t>
+  </si>
+  <si>
+    <t>AFRICA PETROLEUM BUSINESS</t>
+  </si>
+  <si>
+    <t>LEDYA  OIL AND  GAS DISTRIBUTION</t>
+  </si>
+  <si>
+    <t>AL SAWAR INDUSTRIES</t>
+  </si>
+  <si>
+    <t>CONGO PETROL</t>
+  </si>
+  <si>
+    <t>MAMA PETROLEUM SARL</t>
+  </si>
+  <si>
+    <t>NADA DOLLAS INVESTMENT SARLU NDI</t>
+  </si>
+  <si>
+    <t>NINE INVEST</t>
+  </si>
+  <si>
+    <t>PETROCAM RDC SAS</t>
+  </si>
+  <si>
+    <t>POWER BUSINESS PLUS SARL</t>
+  </si>
+  <si>
+    <t>RIFT OIL SARL</t>
+  </si>
+  <si>
+    <t>MANONO LITHIUM</t>
+  </si>
+  <si>
+    <t>PINSEC</t>
+  </si>
+  <si>
+    <t>INTER PETROL</t>
+  </si>
+  <si>
+    <t>CAPITAL SOLUTION</t>
+  </si>
+  <si>
+    <t>SOCIETE POUR LE DEVELOPPEMENT PETROLIER DU LITTORAL CONGOLAIS SARL</t>
+  </si>
+  <si>
+    <t>SOGEMIP SARLU</t>
+  </si>
+  <si>
+    <t>SOCIETE NATIONALE DES HYDROCARBURES SA</t>
+  </si>
+  <si>
+    <t>HUACHIN  METAL  LEACH</t>
+  </si>
+  <si>
+    <t>LUALABA  COPPER  SMETER</t>
+  </si>
+  <si>
+    <t>AURORA  RDC</t>
+  </si>
+  <si>
+    <t>HUACHIN MEBENDE MINING S.A</t>
+  </si>
+  <si>
+    <t>MPOKOTO RESSOURCES COMPANY</t>
+  </si>
+  <si>
+    <t>AFI  PETROLE</t>
+  </si>
+  <si>
+    <t>STABEX INTERNATIONAL  S.A.R.L</t>
+  </si>
+  <si>
+    <t>FULGAZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1043,64 +1421,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H188"/>
+  <dimension ref="A1:H321"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -1138,3637 +1516,6253 @@
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H19" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H22" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G33" t="s">
         <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G35" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G36" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G37" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H37" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G38" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H38" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H39" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G40" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G43" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
-      <c r="H45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G46" t="s">
         <v>13</v>
       </c>
-      <c r="H46"/>
+      <c r="H46" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G47" t="s">
         <v>13</v>
       </c>
       <c r="H47" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G48" t="s">
         <v>13</v>
       </c>
       <c r="H48" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G50" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H50" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G51" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G54" t="s">
         <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G61" t="s">
         <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G62" t="s">
         <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G63" t="s">
         <v>13</v>
       </c>
       <c r="H63" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G64" t="s">
         <v>13</v>
       </c>
       <c r="H64" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G65" t="s">
         <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="G68" t="s">
         <v>13</v>
       </c>
       <c r="H68" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G69" t="s">
         <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
-      <c r="H70"/>
+      <c r="H70" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G72" t="s">
         <v>13</v>
       </c>
-      <c r="H72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G73" t="s">
         <v>13</v>
       </c>
-      <c r="H73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G74" t="s">
         <v>13</v>
       </c>
-      <c r="H74"/>
+      <c r="H74" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G75" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H75"/>
+        <v>30</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G76" t="s">
         <v>13</v>
       </c>
-      <c r="H76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G77" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G78" t="s">
         <v>13</v>
       </c>
       <c r="H78"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G79" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H79"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G80" t="s">
         <v>13</v>
       </c>
       <c r="H80"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G81" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="H81"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G82" t="s">
         <v>13</v>
       </c>
       <c r="H82"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G83" t="s">
         <v>13</v>
       </c>
-      <c r="H83"/>
+      <c r="H83" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G84" t="s">
         <v>13</v>
       </c>
-      <c r="H84"/>
+      <c r="H84" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G85" t="s">
         <v>13</v>
       </c>
-      <c r="H85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G86" t="s">
         <v>13</v>
       </c>
       <c r="H86" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G87" t="s">
         <v>13</v>
       </c>
       <c r="H87" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G88" t="s">
         <v>13</v>
       </c>
       <c r="H88"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G89" t="s">
         <v>13</v>
       </c>
-      <c r="H89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G90" t="s">
         <v>13</v>
       </c>
       <c r="H90" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G91" t="s">
         <v>13</v>
       </c>
       <c r="H91"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G92" t="s">
         <v>13</v>
       </c>
       <c r="H92"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G93" t="s">
         <v>13</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G94" t="s">
         <v>13</v>
       </c>
-      <c r="H94"/>
+      <c r="H94" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G95" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H95"/>
+        <v>30</v>
+      </c>
+      <c r="H95" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G96" t="s">
         <v>13</v>
       </c>
       <c r="H96" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G97" t="s">
         <v>13</v>
       </c>
-      <c r="H97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G98" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H98"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G99" t="s">
         <v>13</v>
       </c>
       <c r="H99" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G100" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H100"/>
+        <v>30</v>
+      </c>
+      <c r="H100" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G101" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H101"/>
+        <v>30</v>
+      </c>
+      <c r="H101" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G102" t="s">
         <v>13</v>
       </c>
-      <c r="H102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G103" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H103" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G104" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H104" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G105" t="s">
         <v>13</v>
       </c>
-      <c r="H105"/>
+      <c r="H105" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G106" t="s">
         <v>13</v>
       </c>
-      <c r="H106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G107" t="s">
         <v>13</v>
       </c>
-      <c r="H107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G108" t="s">
         <v>13</v>
       </c>
       <c r="H108" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G109" t="s">
         <v>13</v>
       </c>
-      <c r="H109"/>
+      <c r="H109" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G110" t="s">
         <v>13</v>
       </c>
-      <c r="H110"/>
+      <c r="H110" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G111" t="s">
         <v>13</v>
       </c>
-      <c r="H111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G112" t="s">
         <v>13</v>
       </c>
       <c r="H112" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="G113" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H113" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G114" t="s">
         <v>13</v>
       </c>
       <c r="H114"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B115"/>
+        <v>145</v>
+      </c>
+      <c r="B115" t="s">
+        <v>146</v>
+      </c>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G115" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H115" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="G116" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H116"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G117" t="s">
         <v>13</v>
       </c>
-      <c r="H117"/>
+      <c r="H117" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B118"/>
       <c r="C118"/>
       <c r="D118" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G118" t="s">
+        <v>13</v>
+      </c>
+      <c r="H118" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G119" t="s">
         <v>13</v>
       </c>
-      <c r="H119"/>
+      <c r="H119" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G120" t="s">
         <v>13</v>
       </c>
-      <c r="H120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120"/>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G121" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H121" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G122" t="s">
         <v>13</v>
       </c>
       <c r="H122" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G123" t="s">
         <v>13</v>
       </c>
-      <c r="H123"/>
+      <c r="H123" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G124" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H124"/>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G125" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="H125" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G126" t="s">
         <v>13</v>
       </c>
       <c r="H126" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G127" t="s">
         <v>13</v>
       </c>
-      <c r="H127"/>
+      <c r="H127" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G128" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="H128" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G129" t="s">
         <v>13</v>
       </c>
-      <c r="H129" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129"/>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G130" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H130"/>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G131" t="s">
         <v>13</v>
       </c>
       <c r="H131" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G132" t="s">
         <v>13</v>
       </c>
-      <c r="H132"/>
+      <c r="H132" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G133" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H133"/>
+        <v>13</v>
+      </c>
+      <c r="H133" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G134" t="s">
         <v>13</v>
       </c>
       <c r="H134" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G135" t="s">
         <v>13</v>
       </c>
       <c r="H135" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G136" t="s">
         <v>13</v>
       </c>
-      <c r="H136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136"/>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G137" t="s">
         <v>13</v>
       </c>
-      <c r="H137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137"/>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G138" t="s">
         <v>13</v>
       </c>
-      <c r="H138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G139" t="s">
         <v>13</v>
       </c>
-      <c r="H139"/>
+      <c r="H139" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G140" t="s">
         <v>13</v>
       </c>
       <c r="H140"/>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G141" t="s">
         <v>13</v>
       </c>
-      <c r="H141"/>
+      <c r="H141" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G142" t="s">
         <v>13</v>
       </c>
       <c r="H142" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G143" t="s">
         <v>13</v>
       </c>
-      <c r="H143"/>
+      <c r="H143" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G144" t="s">
         <v>13</v>
       </c>
       <c r="H144" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G145" t="s">
         <v>13</v>
       </c>
-      <c r="H145" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145"/>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G146" t="s">
         <v>13</v>
       </c>
       <c r="H146" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G147" t="s">
         <v>13</v>
       </c>
       <c r="H147" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G148" t="s">
         <v>13</v>
       </c>
-      <c r="H148"/>
+      <c r="H148" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G149" t="s">
         <v>13</v>
       </c>
       <c r="H149" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G150" t="s">
         <v>13</v>
       </c>
       <c r="H150" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G151" t="s">
         <v>13</v>
       </c>
       <c r="H151" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G152" t="s">
         <v>13</v>
       </c>
       <c r="H152" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G153" t="s">
         <v>13</v>
       </c>
       <c r="H153" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G154" t="s">
         <v>13</v>
       </c>
       <c r="H154" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G155" t="s">
         <v>13</v>
       </c>
       <c r="H155" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G156" t="s">
         <v>13</v>
       </c>
       <c r="H156" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G157" t="s">
         <v>13</v>
       </c>
-      <c r="H157" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157"/>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G158" t="s">
         <v>13</v>
       </c>
       <c r="H158" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G159" t="s">
         <v>13</v>
       </c>
-      <c r="H159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159"/>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G160" t="s">
         <v>13</v>
       </c>
       <c r="H160"/>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G161" t="s">
         <v>13</v>
       </c>
-      <c r="H161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161"/>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G162" t="s">
         <v>13</v>
       </c>
       <c r="H162"/>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G163" t="s">
         <v>13</v>
       </c>
       <c r="H163"/>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G164" t="s">
         <v>13</v>
       </c>
       <c r="H164"/>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G165" t="s">
         <v>13</v>
       </c>
-      <c r="H165"/>
+      <c r="H165" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G166" t="s">
         <v>13</v>
       </c>
-      <c r="H166"/>
+      <c r="H166" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G167" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H167"/>
+        <v>46</v>
+      </c>
+      <c r="H167" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G168" t="s">
         <v>13</v>
       </c>
-      <c r="H168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168"/>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G169" t="s">
         <v>13</v>
       </c>
       <c r="H169" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G170" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H170"/>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G171" t="s">
         <v>13</v>
       </c>
       <c r="H171"/>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G172" t="s">
         <v>13</v>
       </c>
       <c r="H172" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G173" t="s">
         <v>13</v>
       </c>
-      <c r="H173"/>
+      <c r="H173" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G174" t="s">
         <v>13</v>
       </c>
-      <c r="H174"/>
+      <c r="H174" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G175" t="s">
         <v>13</v>
       </c>
       <c r="H175" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G176" t="s">
         <v>13</v>
       </c>
       <c r="H176" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G177" t="s">
         <v>13</v>
       </c>
-      <c r="H177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G178" t="s">
         <v>13</v>
       </c>
-      <c r="H178" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178"/>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G179" t="s">
         <v>13</v>
       </c>
       <c r="H179" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G180" t="s">
         <v>13</v>
       </c>
-      <c r="H180"/>
+      <c r="H180" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G181" t="s">
         <v>13</v>
       </c>
       <c r="H181"/>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G182" t="s">
         <v>13</v>
       </c>
-      <c r="H182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182"/>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G183" t="s">
         <v>13</v>
       </c>
       <c r="H183" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>46</v>
+        <v>215</v>
       </c>
       <c r="G184" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H184"/>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>46</v>
+        <v>217</v>
       </c>
       <c r="G185" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H185"/>
+        <v>30</v>
+      </c>
+      <c r="H185" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>218</v>
+      </c>
+      <c r="B186" t="s">
         <v>219</v>
       </c>
-      <c r="B186"/>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G186" t="s">
         <v>13</v>
       </c>
-      <c r="H186" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186"/>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>220</v>
       </c>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>221</v>
+        <v>18</v>
       </c>
       <c r="G187" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="H187"/>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
+        <v>18</v>
+      </c>
+      <c r="G188" t="s">
+        <v>13</v>
+      </c>
+      <c r="H188"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>222</v>
+      </c>
+      <c r="B189"/>
+      <c r="C189"/>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189" t="s">
+        <v>18</v>
+      </c>
+      <c r="G189" t="s">
+        <v>13</v>
+      </c>
+      <c r="H189" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
         <v>223</v>
       </c>
-      <c r="G188" t="s">
+      <c r="B190"/>
+      <c r="C190"/>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190" t="s">
+        <v>18</v>
+      </c>
+      <c r="G190" t="s">
+        <v>13</v>
+      </c>
+      <c r="H190"/>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>224</v>
+      </c>
+      <c r="B191"/>
+      <c r="C191"/>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191" t="s">
+        <v>18</v>
+      </c>
+      <c r="G191" t="s">
+        <v>13</v>
+      </c>
+      <c r="H191"/>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>225</v>
+      </c>
+      <c r="B192"/>
+      <c r="C192"/>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" t="s">
+        <v>13</v>
+      </c>
+      <c r="H192" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>226</v>
+      </c>
+      <c r="B193"/>
+      <c r="C193"/>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193" t="s">
+        <v>40</v>
+      </c>
+      <c r="G193" t="s">
+        <v>46</v>
+      </c>
+      <c r="H193" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>227</v>
+      </c>
+      <c r="B194"/>
+      <c r="C194"/>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" t="s">
+        <v>46</v>
+      </c>
+      <c r="H194" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>228</v>
+      </c>
+      <c r="B195"/>
+      <c r="C195"/>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195" t="s">
+        <v>40</v>
+      </c>
+      <c r="G195" t="s">
+        <v>46</v>
+      </c>
+      <c r="H195" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>229</v>
+      </c>
+      <c r="B196"/>
+      <c r="C196"/>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196" t="s">
+        <v>40</v>
+      </c>
+      <c r="G196" t="s">
+        <v>46</v>
+      </c>
+      <c r="H196" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>230</v>
+      </c>
+      <c r="B197"/>
+      <c r="C197"/>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197" t="s">
+        <v>215</v>
+      </c>
+      <c r="G197" t="s">
+        <v>46</v>
+      </c>
+      <c r="H197" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>231</v>
+      </c>
+      <c r="B198"/>
+      <c r="C198"/>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198" t="s">
+        <v>40</v>
+      </c>
+      <c r="G198" t="s">
+        <v>46</v>
+      </c>
+      <c r="H198" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>232</v>
+      </c>
+      <c r="B199"/>
+      <c r="C199"/>
+      <c r="D199" t="s">
         <v>29</v>
       </c>
-      <c r="H188" t="s">
-        <v>51</v>
+      <c r="E199"/>
+      <c r="F199" t="s">
+        <v>40</v>
+      </c>
+      <c r="G199" t="s">
+        <v>46</v>
+      </c>
+      <c r="H199" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>233</v>
+      </c>
+      <c r="B200"/>
+      <c r="C200"/>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200" t="s">
+        <v>40</v>
+      </c>
+      <c r="G200" t="s">
+        <v>46</v>
+      </c>
+      <c r="H200" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>234</v>
+      </c>
+      <c r="B201"/>
+      <c r="C201"/>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201" t="s">
+        <v>40</v>
+      </c>
+      <c r="G201" t="s">
+        <v>46</v>
+      </c>
+      <c r="H201" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>235</v>
+      </c>
+      <c r="B202"/>
+      <c r="C202"/>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202" t="s">
+        <v>40</v>
+      </c>
+      <c r="G202" t="s">
+        <v>46</v>
+      </c>
+      <c r="H202"/>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>236</v>
+      </c>
+      <c r="B203"/>
+      <c r="C203"/>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203" t="s">
+        <v>40</v>
+      </c>
+      <c r="G203" t="s">
+        <v>46</v>
+      </c>
+      <c r="H203" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>237</v>
+      </c>
+      <c r="B204"/>
+      <c r="C204"/>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204" t="s">
+        <v>40</v>
+      </c>
+      <c r="G204" t="s">
+        <v>46</v>
+      </c>
+      <c r="H204" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B205"/>
+      <c r="C205"/>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205" t="s">
+        <v>40</v>
+      </c>
+      <c r="G205" t="s">
+        <v>46</v>
+      </c>
+      <c r="H205" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>239</v>
+      </c>
+      <c r="B206"/>
+      <c r="C206"/>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206" t="s">
+        <v>40</v>
+      </c>
+      <c r="G206" t="s">
+        <v>46</v>
+      </c>
+      <c r="H206" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>240</v>
+      </c>
+      <c r="B207"/>
+      <c r="C207"/>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207" t="s">
+        <v>40</v>
+      </c>
+      <c r="G207" t="s">
+        <v>46</v>
+      </c>
+      <c r="H207" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>241</v>
+      </c>
+      <c r="B208"/>
+      <c r="C208"/>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208" t="s">
+        <v>40</v>
+      </c>
+      <c r="G208" t="s">
+        <v>46</v>
+      </c>
+      <c r="H208" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>242</v>
+      </c>
+      <c r="B209"/>
+      <c r="C209"/>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209" t="s">
+        <v>40</v>
+      </c>
+      <c r="G209" t="s">
+        <v>46</v>
+      </c>
+      <c r="H209" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>243</v>
+      </c>
+      <c r="B210"/>
+      <c r="C210"/>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210" t="s">
+        <v>40</v>
+      </c>
+      <c r="G210" t="s">
+        <v>46</v>
+      </c>
+      <c r="H210" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>244</v>
+      </c>
+      <c r="B211"/>
+      <c r="C211"/>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211" t="s">
+        <v>40</v>
+      </c>
+      <c r="G211" t="s">
+        <v>46</v>
+      </c>
+      <c r="H211" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>245</v>
+      </c>
+      <c r="B212"/>
+      <c r="C212"/>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212" t="s">
+        <v>40</v>
+      </c>
+      <c r="G212" t="s">
+        <v>46</v>
+      </c>
+      <c r="H212" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>246</v>
+      </c>
+      <c r="B213"/>
+      <c r="C213"/>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213" t="s">
+        <v>40</v>
+      </c>
+      <c r="G213" t="s">
+        <v>46</v>
+      </c>
+      <c r="H213" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>247</v>
+      </c>
+      <c r="B214"/>
+      <c r="C214"/>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214" t="s">
+        <v>40</v>
+      </c>
+      <c r="G214" t="s">
+        <v>46</v>
+      </c>
+      <c r="H214"/>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>248</v>
+      </c>
+      <c r="B215"/>
+      <c r="C215"/>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215" t="s">
+        <v>40</v>
+      </c>
+      <c r="G215" t="s">
+        <v>46</v>
+      </c>
+      <c r="H215" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>249</v>
+      </c>
+      <c r="B216"/>
+      <c r="C216"/>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216" t="s">
+        <v>40</v>
+      </c>
+      <c r="G216" t="s">
+        <v>46</v>
+      </c>
+      <c r="H216"/>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>250</v>
+      </c>
+      <c r="B217"/>
+      <c r="C217"/>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217" t="s">
+        <v>40</v>
+      </c>
+      <c r="G217" t="s">
+        <v>46</v>
+      </c>
+      <c r="H217" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>251</v>
+      </c>
+      <c r="B218"/>
+      <c r="C218"/>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218" t="s">
+        <v>40</v>
+      </c>
+      <c r="G218" t="s">
+        <v>46</v>
+      </c>
+      <c r="H218" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>252</v>
+      </c>
+      <c r="B219"/>
+      <c r="C219"/>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219" t="s">
+        <v>40</v>
+      </c>
+      <c r="G219" t="s">
+        <v>46</v>
+      </c>
+      <c r="H219" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>253</v>
+      </c>
+      <c r="B220"/>
+      <c r="C220"/>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220" t="s">
+        <v>40</v>
+      </c>
+      <c r="G220" t="s">
+        <v>46</v>
+      </c>
+      <c r="H220" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>254</v>
+      </c>
+      <c r="B221"/>
+      <c r="C221"/>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221" t="s">
+        <v>40</v>
+      </c>
+      <c r="G221" t="s">
+        <v>46</v>
+      </c>
+      <c r="H221" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>255</v>
+      </c>
+      <c r="B222"/>
+      <c r="C222"/>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222" t="s">
+        <v>40</v>
+      </c>
+      <c r="G222" t="s">
+        <v>46</v>
+      </c>
+      <c r="H222" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>256</v>
+      </c>
+      <c r="B223"/>
+      <c r="C223"/>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223" t="s">
+        <v>40</v>
+      </c>
+      <c r="G223" t="s">
+        <v>46</v>
+      </c>
+      <c r="H223" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>257</v>
+      </c>
+      <c r="B224"/>
+      <c r="C224"/>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224" t="s">
+        <v>40</v>
+      </c>
+      <c r="G224" t="s">
+        <v>46</v>
+      </c>
+      <c r="H224"/>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>258</v>
+      </c>
+      <c r="B225"/>
+      <c r="C225"/>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225" t="s">
+        <v>40</v>
+      </c>
+      <c r="G225" t="s">
+        <v>46</v>
+      </c>
+      <c r="H225" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>259</v>
+      </c>
+      <c r="B226"/>
+      <c r="C226"/>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226" t="s">
+        <v>40</v>
+      </c>
+      <c r="G226" t="s">
+        <v>46</v>
+      </c>
+      <c r="H226" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>260</v>
+      </c>
+      <c r="B227"/>
+      <c r="C227"/>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227" t="s">
+        <v>40</v>
+      </c>
+      <c r="G227" t="s">
+        <v>46</v>
+      </c>
+      <c r="H227" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>261</v>
+      </c>
+      <c r="B228"/>
+      <c r="C228"/>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>12</v>
+      </c>
+      <c r="G228" t="s">
+        <v>46</v>
+      </c>
+      <c r="H228" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>262</v>
+      </c>
+      <c r="B229"/>
+      <c r="C229"/>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229" t="s">
+        <v>12</v>
+      </c>
+      <c r="G229" t="s">
+        <v>46</v>
+      </c>
+      <c r="H229" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>263</v>
+      </c>
+      <c r="B230"/>
+      <c r="C230"/>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>12</v>
+      </c>
+      <c r="G230" t="s">
+        <v>46</v>
+      </c>
+      <c r="H230" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>264</v>
+      </c>
+      <c r="B231"/>
+      <c r="C231"/>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231" t="s">
+        <v>12</v>
+      </c>
+      <c r="G231" t="s">
+        <v>46</v>
+      </c>
+      <c r="H231" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>265</v>
+      </c>
+      <c r="B232"/>
+      <c r="C232"/>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>12</v>
+      </c>
+      <c r="G232" t="s">
+        <v>46</v>
+      </c>
+      <c r="H232" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>266</v>
+      </c>
+      <c r="B233"/>
+      <c r="C233"/>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233" t="s">
+        <v>12</v>
+      </c>
+      <c r="G233" t="s">
+        <v>46</v>
+      </c>
+      <c r="H233" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>267</v>
+      </c>
+      <c r="B234"/>
+      <c r="C234"/>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="s">
+        <v>12</v>
+      </c>
+      <c r="G234" t="s">
+        <v>46</v>
+      </c>
+      <c r="H234" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>269</v>
+      </c>
+      <c r="B235"/>
+      <c r="C235"/>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235" t="s">
+        <v>12</v>
+      </c>
+      <c r="G235" t="s">
+        <v>46</v>
+      </c>
+      <c r="H235" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>270</v>
+      </c>
+      <c r="B236"/>
+      <c r="C236"/>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236" t="s">
+        <v>12</v>
+      </c>
+      <c r="G236" t="s">
+        <v>46</v>
+      </c>
+      <c r="H236" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>271</v>
+      </c>
+      <c r="B237"/>
+      <c r="C237"/>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237" t="s">
+        <v>12</v>
+      </c>
+      <c r="G237" t="s">
+        <v>46</v>
+      </c>
+      <c r="H237" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>271</v>
+      </c>
+      <c r="B238"/>
+      <c r="C238"/>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238" t="s">
+        <v>12</v>
+      </c>
+      <c r="G238" t="s">
+        <v>46</v>
+      </c>
+      <c r="H238" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>272</v>
+      </c>
+      <c r="B239"/>
+      <c r="C239"/>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239" t="s">
+        <v>12</v>
+      </c>
+      <c r="G239" t="s">
+        <v>46</v>
+      </c>
+      <c r="H239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>273</v>
+      </c>
+      <c r="B240"/>
+      <c r="C240"/>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>12</v>
+      </c>
+      <c r="G240" t="s">
+        <v>46</v>
+      </c>
+      <c r="H240" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>274</v>
+      </c>
+      <c r="B241"/>
+      <c r="C241"/>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241" t="s">
+        <v>12</v>
+      </c>
+      <c r="G241" t="s">
+        <v>46</v>
+      </c>
+      <c r="H241" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>275</v>
+      </c>
+      <c r="B242"/>
+      <c r="C242"/>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>12</v>
+      </c>
+      <c r="G242" t="s">
+        <v>46</v>
+      </c>
+      <c r="H242" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>277</v>
+      </c>
+      <c r="B243"/>
+      <c r="C243"/>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243" t="s">
+        <v>12</v>
+      </c>
+      <c r="G243" t="s">
+        <v>46</v>
+      </c>
+      <c r="H243" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>278</v>
+      </c>
+      <c r="B244"/>
+      <c r="C244"/>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>12</v>
+      </c>
+      <c r="G244" t="s">
+        <v>46</v>
+      </c>
+      <c r="H244" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>279</v>
+      </c>
+      <c r="B245"/>
+      <c r="C245"/>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245" t="s">
+        <v>12</v>
+      </c>
+      <c r="G245" t="s">
+        <v>46</v>
+      </c>
+      <c r="H245" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>280</v>
+      </c>
+      <c r="B246"/>
+      <c r="C246"/>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246" t="s">
+        <v>12</v>
+      </c>
+      <c r="G246" t="s">
+        <v>46</v>
+      </c>
+      <c r="H246" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>281</v>
+      </c>
+      <c r="B247"/>
+      <c r="C247"/>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247" t="s">
+        <v>12</v>
+      </c>
+      <c r="G247" t="s">
+        <v>46</v>
+      </c>
+      <c r="H247" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>282</v>
+      </c>
+      <c r="B248"/>
+      <c r="C248"/>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248" t="s">
+        <v>12</v>
+      </c>
+      <c r="G248" t="s">
+        <v>46</v>
+      </c>
+      <c r="H248" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>99</v>
+      </c>
+      <c r="B249"/>
+      <c r="C249"/>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249" t="s">
+        <v>12</v>
+      </c>
+      <c r="G249" t="s">
+        <v>46</v>
+      </c>
+      <c r="H249" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>283</v>
+      </c>
+      <c r="B250"/>
+      <c r="C250"/>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250" t="s">
+        <v>12</v>
+      </c>
+      <c r="G250" t="s">
+        <v>46</v>
+      </c>
+      <c r="H250" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>284</v>
+      </c>
+      <c r="B251"/>
+      <c r="C251"/>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251" t="s">
+        <v>12</v>
+      </c>
+      <c r="G251" t="s">
+        <v>46</v>
+      </c>
+      <c r="H251" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>285</v>
+      </c>
+      <c r="B252"/>
+      <c r="C252"/>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252" t="s">
+        <v>12</v>
+      </c>
+      <c r="G252" t="s">
+        <v>46</v>
+      </c>
+      <c r="H252" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>286</v>
+      </c>
+      <c r="B253"/>
+      <c r="C253"/>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253" t="s">
+        <v>12</v>
+      </c>
+      <c r="G253" t="s">
+        <v>46</v>
+      </c>
+      <c r="H253" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>287</v>
+      </c>
+      <c r="B254"/>
+      <c r="C254"/>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254" t="s">
+        <v>12</v>
+      </c>
+      <c r="G254" t="s">
+        <v>46</v>
+      </c>
+      <c r="H254" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>288</v>
+      </c>
+      <c r="B255"/>
+      <c r="C255"/>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255" t="s">
+        <v>12</v>
+      </c>
+      <c r="G255" t="s">
+        <v>46</v>
+      </c>
+      <c r="H255" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>289</v>
+      </c>
+      <c r="B256"/>
+      <c r="C256"/>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256" t="s">
+        <v>12</v>
+      </c>
+      <c r="G256" t="s">
+        <v>46</v>
+      </c>
+      <c r="H256" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>290</v>
+      </c>
+      <c r="B257"/>
+      <c r="C257"/>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" t="s">
+        <v>46</v>
+      </c>
+      <c r="H257" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>291</v>
+      </c>
+      <c r="B258"/>
+      <c r="C258"/>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258" t="s">
+        <v>18</v>
+      </c>
+      <c r="G258" t="s">
+        <v>46</v>
+      </c>
+      <c r="H258"/>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>292</v>
+      </c>
+      <c r="B259"/>
+      <c r="C259"/>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259" t="s">
+        <v>12</v>
+      </c>
+      <c r="G259" t="s">
+        <v>46</v>
+      </c>
+      <c r="H259" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>293</v>
+      </c>
+      <c r="B260"/>
+      <c r="C260"/>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260" t="s">
+        <v>12</v>
+      </c>
+      <c r="G260" t="s">
+        <v>46</v>
+      </c>
+      <c r="H260" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>294</v>
+      </c>
+      <c r="B261"/>
+      <c r="C261"/>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261" t="s">
+        <v>12</v>
+      </c>
+      <c r="G261" t="s">
+        <v>46</v>
+      </c>
+      <c r="H261" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>295</v>
+      </c>
+      <c r="B262"/>
+      <c r="C262"/>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262" t="s">
+        <v>18</v>
+      </c>
+      <c r="G262" t="s">
+        <v>46</v>
+      </c>
+      <c r="H262"/>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>296</v>
+      </c>
+      <c r="B263"/>
+      <c r="C263"/>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263" t="s">
+        <v>12</v>
+      </c>
+      <c r="G263" t="s">
+        <v>46</v>
+      </c>
+      <c r="H263" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>297</v>
+      </c>
+      <c r="B264"/>
+      <c r="C264"/>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264" t="s">
+        <v>12</v>
+      </c>
+      <c r="G264" t="s">
+        <v>46</v>
+      </c>
+      <c r="H264" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>298</v>
+      </c>
+      <c r="B265"/>
+      <c r="C265"/>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265" t="s">
+        <v>12</v>
+      </c>
+      <c r="G265" t="s">
+        <v>46</v>
+      </c>
+      <c r="H265" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266"/>
+      <c r="B266"/>
+      <c r="C266"/>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266" t="s">
+        <v>18</v>
+      </c>
+      <c r="G266" t="s">
+        <v>46</v>
+      </c>
+      <c r="H266"/>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>299</v>
+      </c>
+      <c r="B267"/>
+      <c r="C267"/>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267" t="s">
+        <v>12</v>
+      </c>
+      <c r="G267" t="s">
+        <v>46</v>
+      </c>
+      <c r="H267" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>300</v>
+      </c>
+      <c r="B268"/>
+      <c r="C268"/>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268" t="s">
+        <v>18</v>
+      </c>
+      <c r="G268" t="s">
+        <v>46</v>
+      </c>
+      <c r="H268"/>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>301</v>
+      </c>
+      <c r="B269"/>
+      <c r="C269"/>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269" t="s">
+        <v>12</v>
+      </c>
+      <c r="G269" t="s">
+        <v>46</v>
+      </c>
+      <c r="H269" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>302</v>
+      </c>
+      <c r="B270"/>
+      <c r="C270"/>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270" t="s">
+        <v>12</v>
+      </c>
+      <c r="G270" t="s">
+        <v>46</v>
+      </c>
+      <c r="H270" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>303</v>
+      </c>
+      <c r="B271"/>
+      <c r="C271"/>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271" t="s">
+        <v>12</v>
+      </c>
+      <c r="G271" t="s">
+        <v>46</v>
+      </c>
+      <c r="H271" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>304</v>
+      </c>
+      <c r="B272"/>
+      <c r="C272"/>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272" t="s">
+        <v>215</v>
+      </c>
+      <c r="G272" t="s">
+        <v>46</v>
+      </c>
+      <c r="H272"/>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>305</v>
+      </c>
+      <c r="B273"/>
+      <c r="C273"/>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273" t="s">
+        <v>12</v>
+      </c>
+      <c r="G273" t="s">
+        <v>46</v>
+      </c>
+      <c r="H273" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>306</v>
+      </c>
+      <c r="B274"/>
+      <c r="C274"/>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274" t="s">
+        <v>12</v>
+      </c>
+      <c r="G274" t="s">
+        <v>46</v>
+      </c>
+      <c r="H274" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>307</v>
+      </c>
+      <c r="B275"/>
+      <c r="C275"/>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275" t="s">
+        <v>12</v>
+      </c>
+      <c r="G275" t="s">
+        <v>46</v>
+      </c>
+      <c r="H275"/>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>308</v>
+      </c>
+      <c r="B276"/>
+      <c r="C276"/>
+      <c r="D276" t="s">
+        <v>29</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276" t="s">
+        <v>12</v>
+      </c>
+      <c r="G276" t="s">
+        <v>46</v>
+      </c>
+      <c r="H276"/>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>309</v>
+      </c>
+      <c r="B277"/>
+      <c r="C277"/>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277" t="s">
+        <v>12</v>
+      </c>
+      <c r="G277" t="s">
+        <v>46</v>
+      </c>
+      <c r="H277" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>310</v>
+      </c>
+      <c r="B278"/>
+      <c r="C278"/>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278" t="s">
+        <v>12</v>
+      </c>
+      <c r="G278" t="s">
+        <v>46</v>
+      </c>
+      <c r="H278" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>311</v>
+      </c>
+      <c r="B279"/>
+      <c r="C279"/>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279" t="s">
+        <v>12</v>
+      </c>
+      <c r="G279" t="s">
+        <v>46</v>
+      </c>
+      <c r="H279" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>312</v>
+      </c>
+      <c r="B280"/>
+      <c r="C280"/>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280" t="s">
+        <v>12</v>
+      </c>
+      <c r="G280" t="s">
+        <v>46</v>
+      </c>
+      <c r="H280" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>101</v>
+      </c>
+      <c r="B281"/>
+      <c r="C281"/>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281" t="s">
+        <v>12</v>
+      </c>
+      <c r="G281" t="s">
+        <v>46</v>
+      </c>
+      <c r="H281" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>313</v>
+      </c>
+      <c r="B282"/>
+      <c r="C282"/>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282" t="s">
+        <v>12</v>
+      </c>
+      <c r="G282" t="s">
+        <v>46</v>
+      </c>
+      <c r="H282"/>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>314</v>
+      </c>
+      <c r="B283"/>
+      <c r="C283"/>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283" t="s">
+        <v>12</v>
+      </c>
+      <c r="G283" t="s">
+        <v>46</v>
+      </c>
+      <c r="H283" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>315</v>
+      </c>
+      <c r="B284"/>
+      <c r="C284"/>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284" t="s">
+        <v>12</v>
+      </c>
+      <c r="G284" t="s">
+        <v>46</v>
+      </c>
+      <c r="H284" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>316</v>
+      </c>
+      <c r="B285"/>
+      <c r="C285"/>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285" t="s">
+        <v>12</v>
+      </c>
+      <c r="G285" t="s">
+        <v>46</v>
+      </c>
+      <c r="H285" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>317</v>
+      </c>
+      <c r="B286"/>
+      <c r="C286"/>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286" t="s">
+        <v>12</v>
+      </c>
+      <c r="G286" t="s">
+        <v>46</v>
+      </c>
+      <c r="H286" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>318</v>
+      </c>
+      <c r="B287"/>
+      <c r="C287"/>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="s">
+        <v>12</v>
+      </c>
+      <c r="G287" t="s">
+        <v>46</v>
+      </c>
+      <c r="H287" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>319</v>
+      </c>
+      <c r="B288"/>
+      <c r="C288"/>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288" t="s">
+        <v>12</v>
+      </c>
+      <c r="G288" t="s">
+        <v>46</v>
+      </c>
+      <c r="H288" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>320</v>
+      </c>
+      <c r="B289"/>
+      <c r="C289"/>
+      <c r="D289" t="s">
+        <v>29</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" t="s">
+        <v>46</v>
+      </c>
+      <c r="H289" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>321</v>
+      </c>
+      <c r="B290"/>
+      <c r="C290"/>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290" t="s">
+        <v>12</v>
+      </c>
+      <c r="G290" t="s">
+        <v>46</v>
+      </c>
+      <c r="H290" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>323</v>
+      </c>
+      <c r="B291"/>
+      <c r="C291"/>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" t="s">
+        <v>46</v>
+      </c>
+      <c r="H291" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>324</v>
+      </c>
+      <c r="B292"/>
+      <c r="C292"/>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" t="s">
+        <v>46</v>
+      </c>
+      <c r="H292" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>325</v>
+      </c>
+      <c r="B293"/>
+      <c r="C293"/>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293" t="s">
+        <v>12</v>
+      </c>
+      <c r="G293" t="s">
+        <v>46</v>
+      </c>
+      <c r="H293" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>326</v>
+      </c>
+      <c r="B294"/>
+      <c r="C294"/>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294" t="s">
+        <v>12</v>
+      </c>
+      <c r="G294" t="s">
+        <v>46</v>
+      </c>
+      <c r="H294" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>327</v>
+      </c>
+      <c r="B295"/>
+      <c r="C295"/>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295" t="s">
+        <v>12</v>
+      </c>
+      <c r="G295" t="s">
+        <v>46</v>
+      </c>
+      <c r="H295" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>328</v>
+      </c>
+      <c r="B296"/>
+      <c r="C296"/>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296" t="s">
+        <v>12</v>
+      </c>
+      <c r="G296" t="s">
+        <v>46</v>
+      </c>
+      <c r="H296" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>329</v>
+      </c>
+      <c r="B297"/>
+      <c r="C297"/>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297" t="s">
+        <v>12</v>
+      </c>
+      <c r="G297" t="s">
+        <v>46</v>
+      </c>
+      <c r="H297" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>330</v>
+      </c>
+      <c r="B298"/>
+      <c r="C298"/>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298" t="s">
+        <v>12</v>
+      </c>
+      <c r="G298" t="s">
+        <v>46</v>
+      </c>
+      <c r="H298" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>331</v>
+      </c>
+      <c r="B299"/>
+      <c r="C299"/>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299" t="s">
+        <v>12</v>
+      </c>
+      <c r="G299" t="s">
+        <v>46</v>
+      </c>
+      <c r="H299" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>332</v>
+      </c>
+      <c r="B300"/>
+      <c r="C300"/>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>12</v>
+      </c>
+      <c r="G300" t="s">
+        <v>46</v>
+      </c>
+      <c r="H300" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>333</v>
+      </c>
+      <c r="B301"/>
+      <c r="C301"/>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301" t="s">
+        <v>12</v>
+      </c>
+      <c r="G301" t="s">
+        <v>46</v>
+      </c>
+      <c r="H301" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>334</v>
+      </c>
+      <c r="B302"/>
+      <c r="C302"/>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302" t="s">
+        <v>12</v>
+      </c>
+      <c r="G302" t="s">
+        <v>46</v>
+      </c>
+      <c r="H302"/>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>335</v>
+      </c>
+      <c r="B303"/>
+      <c r="C303"/>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303" t="s">
+        <v>50</v>
+      </c>
+      <c r="G303" t="s">
+        <v>46</v>
+      </c>
+      <c r="H303"/>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>230</v>
+      </c>
+      <c r="B304"/>
+      <c r="C304"/>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304" t="s">
+        <v>50</v>
+      </c>
+      <c r="G304" t="s">
+        <v>46</v>
+      </c>
+      <c r="H304" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>336</v>
+      </c>
+      <c r="B305"/>
+      <c r="C305"/>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305" t="s">
+        <v>12</v>
+      </c>
+      <c r="G305" t="s">
+        <v>46</v>
+      </c>
+      <c r="H305" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>337</v>
+      </c>
+      <c r="B306"/>
+      <c r="C306"/>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>12</v>
+      </c>
+      <c r="G306" t="s">
+        <v>46</v>
+      </c>
+      <c r="H306" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>338</v>
+      </c>
+      <c r="B307"/>
+      <c r="C307"/>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307" t="s">
+        <v>12</v>
+      </c>
+      <c r="G307" t="s">
+        <v>46</v>
+      </c>
+      <c r="H307" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>104</v>
+      </c>
+      <c r="B308"/>
+      <c r="C308"/>
+      <c r="D308" t="s">
+        <v>29</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308" t="s">
+        <v>34</v>
+      </c>
+      <c r="G308" t="s">
+        <v>13</v>
+      </c>
+      <c r="H308" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>339</v>
+      </c>
+      <c r="B309"/>
+      <c r="C309"/>
+      <c r="D309" t="s">
+        <v>29</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309" t="s">
+        <v>34</v>
+      </c>
+      <c r="G309" t="s">
+        <v>13</v>
+      </c>
+      <c r="H309" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>98</v>
+      </c>
+      <c r="B310"/>
+      <c r="C310"/>
+      <c r="D310" t="s">
+        <v>29</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310" t="s">
+        <v>34</v>
+      </c>
+      <c r="G310" t="s">
+        <v>46</v>
+      </c>
+      <c r="H310" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>340</v>
+      </c>
+      <c r="B311"/>
+      <c r="C311"/>
+      <c r="D311" t="s">
+        <v>21</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311" t="s">
+        <v>22</v>
+      </c>
+      <c r="G311" t="s">
+        <v>46</v>
+      </c>
+      <c r="H311"/>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>341</v>
+      </c>
+      <c r="B312"/>
+      <c r="C312"/>
+      <c r="D312" t="s">
+        <v>21</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312" t="s">
+        <v>22</v>
+      </c>
+      <c r="G312" t="s">
+        <v>46</v>
+      </c>
+      <c r="H312" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>314</v>
+      </c>
+      <c r="B313"/>
+      <c r="C313"/>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313" t="s">
+        <v>50</v>
+      </c>
+      <c r="G313" t="s">
+        <v>46</v>
+      </c>
+      <c r="H313" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>342</v>
+      </c>
+      <c r="B314"/>
+      <c r="C314"/>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314" t="s">
+        <v>40</v>
+      </c>
+      <c r="G314" t="s">
+        <v>46</v>
+      </c>
+      <c r="H314" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>343</v>
+      </c>
+      <c r="B315"/>
+      <c r="C315"/>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315" t="s">
+        <v>40</v>
+      </c>
+      <c r="G315" t="s">
+        <v>46</v>
+      </c>
+      <c r="H315" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>344</v>
+      </c>
+      <c r="B316"/>
+      <c r="C316"/>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316" t="s">
+        <v>12</v>
+      </c>
+      <c r="G316" t="s">
+        <v>46</v>
+      </c>
+      <c r="H316" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>345</v>
+      </c>
+      <c r="B317"/>
+      <c r="C317"/>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317" t="s">
+        <v>12</v>
+      </c>
+      <c r="G317" t="s">
+        <v>46</v>
+      </c>
+      <c r="H317" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>346</v>
+      </c>
+      <c r="B318"/>
+      <c r="C318"/>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318" t="s">
+        <v>40</v>
+      </c>
+      <c r="G318" t="s">
+        <v>46</v>
+      </c>
+      <c r="H318" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>347</v>
+      </c>
+      <c r="B319"/>
+      <c r="C319"/>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319" t="s">
+        <v>50</v>
+      </c>
+      <c r="G319" t="s">
+        <v>46</v>
+      </c>
+      <c r="H319" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>348</v>
+      </c>
+      <c r="B320"/>
+      <c r="C320"/>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320" t="s">
+        <v>12</v>
+      </c>
+      <c r="G320" t="s">
+        <v>46</v>
+      </c>
+      <c r="H320" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>349</v>
+      </c>
+      <c r="B321"/>
+      <c r="C321"/>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321" t="s">
+        <v>12</v>
+      </c>
+      <c r="G321" t="s">
+        <v>46</v>
+      </c>
+      <c r="H321" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>