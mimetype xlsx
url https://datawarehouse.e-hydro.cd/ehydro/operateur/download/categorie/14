--- v1 (2026-06-24)
+++ v2 (2026-10-22)
@@ -12,115 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (FOURNISSEUR)</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
+    <t>COMPAGNIE MINIERE CONGOLAISE SPRL</t>
+  </si>
+  <si>
+    <t>En exploitation</t>
+  </si>
+  <si>
+    <t>Fournisseur</t>
+  </si>
+  <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>SURESTREAM PETROLEUM LTD</t>
+  </si>
+  <si>
+    <t>En exploration</t>
+  </si>
+  <si>
     <t>3K INTERNATIONAL SARL</t>
   </si>
   <si>
-    <t>En exploitation</t>
-[...4 lines deleted...]
-  <si>
     <t>Public-privé</t>
   </si>
   <si>
-    <t>Kinshasa</t>
-[...1 lines deleted...]
-  <si>
     <t>ALPHA ENERGY</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>ARGO TRADING&amp; SHIPPING LTD</t>
   </si>
   <si>
-    <t>Privé-privé</t>
-[...1 lines deleted...]
-  <si>
     <t>AUGUSTA ENERGY</t>
   </si>
   <si>
-    <t>En exploration</t>
-[...1 lines deleted...]
-  <si>
     <t>BB ENERGY (GULF)DM</t>
   </si>
   <si>
     <t>PRETROCAM SARLU</t>
   </si>
   <si>
     <t>INTEGRATED PETROLEUM CONGO SARL</t>
   </si>
   <si>
     <t>BNG INT DMCC</t>
   </si>
   <si>
     <t>CAMEROON CITIZEN'S OIL</t>
   </si>
   <si>
     <t>CONGO PETROL SARLU</t>
   </si>
   <si>
     <t>ENERGY CORPORATE FZE "ENERCO"</t>
   </si>
   <si>
     <t>MANGIFERA ENERGY DRC</t>
   </si>
   <si>
     <t>ETS OMATUKU VENTURE SARLU</t>
@@ -411,50 +417,59 @@
     <t>NASHJA SARL</t>
   </si>
   <si>
     <t>EXCELLENT LOGISTICS SARL</t>
   </si>
   <si>
     <t>A2609402Z</t>
   </si>
   <si>
     <t>PRIME ENERGY SOLUTION</t>
   </si>
   <si>
     <t>RHOMAX SA</t>
   </si>
   <si>
     <t>GERMAIN PUNGWE MABWE SARL</t>
   </si>
   <si>
     <t>NYIRAGONGO VOLCANO PETROLEUM SARL</t>
   </si>
   <si>
     <t>AMUZ PETROLEUM SARL</t>
   </si>
   <si>
     <t>ALCOR ENERGY LTD</t>
+  </si>
+  <si>
+    <t>V-PLUS ENERGY</t>
+  </si>
+  <si>
+    <t>AAGS PETROLE ET GAZ SARLU</t>
+  </si>
+  <si>
+    <t>CHINA RAIL WAY SEVENTY GROUP CONGO SARLU CRSG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -770,59 +785,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H113"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
@@ -865,2140 +880,2248 @@
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>18</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
-      <c r="H12"/>
+      <c r="H12" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
-      <c r="H16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H27"/>
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H30"/>
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H33"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H35"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H38"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39" t="s">
         <v>13</v>
       </c>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H40"/>
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41" t="s">
         <v>18</v>
       </c>
-      <c r="H41"/>
+      <c r="H41" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
-      <c r="H42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43" t="s">
         <v>13</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>18</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H46"/>
+        <v>13</v>
+      </c>
+      <c r="H46" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H48"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H51"/>
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H52"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H54"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H59"/>
+        <v>13</v>
+      </c>
+      <c r="H59" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H60"/>
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H61"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>12</v>
       </c>
       <c r="G62" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H62"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>81</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>12</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H63"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>82</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>83</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>12</v>
       </c>
       <c r="G65" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H65"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>84</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>85</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>86</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H68"/>
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>87</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>88</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H70"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>89</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>90</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>91</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>92</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>93</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>94</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H76" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>95</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>12</v>
       </c>
       <c r="G77" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>96</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H78" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>97</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H79" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>98</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H80"/>
+        <v>13</v>
+      </c>
+      <c r="H80" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>99</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>100</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H82"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>101</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H83"/>
+        <v>13</v>
+      </c>
+      <c r="H83" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>102</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H84"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>103</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H85"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>104</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H86"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>105</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H87"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>106</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H88"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H89"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>110</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>12</v>
       </c>
       <c r="G91" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H91"/>
+        <v>13</v>
+      </c>
+      <c r="H91" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>111</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H92" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>112</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H93"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>113</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>12</v>
       </c>
       <c r="G94" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H94"/>
+        <v>13</v>
+      </c>
+      <c r="H94" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>114</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H95"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>115</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H96"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>116</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H97" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>117</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H98" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>118</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H99" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>119</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H100"/>
+        <v>13</v>
+      </c>
+      <c r="H100" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>120</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H101"/>
+        <v>13</v>
+      </c>
+      <c r="H101" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>121</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H102"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>122</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H103"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H104"/>
+        <v>13</v>
+      </c>
+      <c r="H104" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H105"/>
+        <v>13</v>
+      </c>
+      <c r="H105" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H106"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>125</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H107"/>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H108"/>
+        <v>13</v>
+      </c>
+      <c r="H108" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>127</v>
+      </c>
+      <c r="B109" t="s">
         <v>128</v>
       </c>
-      <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H109"/>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>129</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H110"/>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>130</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>12</v>
       </c>
       <c r="G111" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="H111"/>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>131</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H112"/>
+        <v>13</v>
+      </c>
+      <c r="H112" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>132</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H113"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B114"/>
+      <c r="C114"/>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" t="s">
+        <v>13</v>
+      </c>
+      <c r="H114"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>134</v>
+      </c>
+      <c r="B115"/>
+      <c r="C115"/>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" t="s">
+        <v>13</v>
+      </c>
+      <c r="H115" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>135</v>
+      </c>
+      <c r="B116"/>
+      <c r="C116"/>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" t="s">
+        <v>20</v>
+      </c>
+      <c r="H116"/>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>136</v>
+      </c>
+      <c r="B117"/>
+      <c r="C117"/>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" t="s">
+        <v>20</v>
+      </c>
+      <c r="H117"/>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118"/>
+      <c r="B118"/>
+      <c r="C118"/>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" t="s">
+        <v>20</v>
+      </c>
+      <c r="H118"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>137</v>
+      </c>
+      <c r="B119"/>
+      <c r="C119"/>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" t="s">
+        <v>20</v>
+      </c>
+      <c r="H119"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>