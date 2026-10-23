--- v0 (2026-01-22)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (IMPORTATEUR)</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
@@ -95,59 +95,59 @@
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>BANUNOBA BASARA</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
     <t>BASSA NDRODZA FAUSTIN</t>
   </si>
   <si>
     <t>En exploration</t>
   </si>
   <si>
     <t>Ituri</t>
   </si>
   <si>
     <t>CASTOR SARL</t>
   </si>
   <si>
     <t>Kongo Central</t>
   </si>
   <si>
-    <t>COBIL</t>
+    <t>COBIL S.A</t>
+  </si>
+  <si>
+    <t>Public</t>
   </si>
   <si>
     <t>COMPAGFNIE SUCRIERE SA</t>
   </si>
   <si>
-    <t>Public</t>
-[...1 lines deleted...]
-  <si>
     <t>DANIEL MUGISA</t>
   </si>
   <si>
     <t>DRANI ANGUEZI/BOMOKO OIL</t>
   </si>
   <si>
     <t>ENGEN</t>
   </si>
   <si>
     <t>ENYONDU ONDIA/STATION MUNGUFENI</t>
   </si>
   <si>
     <t>ERHEBHO DRANI Ets SHAMMAH</t>
   </si>
   <si>
     <t>GOBAL BUSNESS SARL</t>
   </si>
   <si>
     <t>JAMBO SAFARI</t>
   </si>
   <si>
     <t>LOXEA AVIS FLEET</t>
   </si>
   <si>
     <t>LUSANGI PAUTHY</t>
@@ -189,50 +189,164 @@
     <t>SODEP</t>
   </si>
   <si>
     <t>STATION P/C KOMAYOMBI</t>
   </si>
   <si>
     <t>STATION SAFINA</t>
   </si>
   <si>
     <t>TAWAKAL PETROLEUM</t>
   </si>
   <si>
     <t>TELECOMS ET SITE MASTERS</t>
   </si>
   <si>
     <t>TOUT EST VANITE OIL SARL</t>
   </si>
   <si>
     <t>UCAYA ROBERT/STATION PACIFIQUE</t>
   </si>
   <si>
     <t>UNITED COMMERCIAL MINING (UNICOMS SARL)</t>
   </si>
   <si>
     <t>UNITED PETROLEUM</t>
+  </si>
+  <si>
+    <t>KAMOA COOPER SA</t>
+  </si>
+  <si>
+    <t>AFRICA TRADING MINING RDC SARL</t>
+  </si>
+  <si>
+    <t>TRACTAFRIC EQUIPMENT RDC SARL</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>En production</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUKUNDI SA</t>
+  </si>
+  <si>
+    <t>LA COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>KISENDA COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMAYAMBO</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>MINING CHEMICAL SUPPLIERS</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>MUANDA INTERNATIONAL OIL</t>
+  </si>
+  <si>
+    <t>PERENCO REP</t>
+  </si>
+  <si>
+    <t>CONGO JIN CHENG MINING COMPANY</t>
+  </si>
+  <si>
+    <t>COMPAGNIE SUCRIERE DE KWILU-NGONGO</t>
+  </si>
+  <si>
+    <t>MMG KINSERVE</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING</t>
+  </si>
+  <si>
+    <t>KISANFU MINING</t>
+  </si>
+  <si>
+    <t>MANONO LITHUIM</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS</t>
+  </si>
+  <si>
+    <t>KIBALI  GOLD MINES</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING</t>
+  </si>
+  <si>
+    <t>JIN XUN CONGO MINING</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>UNITED COMINIERE</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING</t>
+  </si>
+  <si>
+    <t>KINGA KILA MINING</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA COMILU</t>
+  </si>
+  <si>
+    <t>CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>FRONTIER</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>HUACHIN  METAL  LEACH</t>
+  </si>
+  <si>
+    <t>LUALABA  COPPER  SMETER</t>
+  </si>
+  <si>
+    <t>MPOKOTO RESSOURCES COMPANY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -548,59 +662,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
@@ -770,71 +884,71 @@
       <c r="E10"/>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1260,151 +1374,883 @@
       <c r="E35"/>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
+        <v>28</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>28</v>
+      </c>
+      <c r="H44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>28</v>
+      </c>
+      <c r="H45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" t="s">
+        <v>28</v>
+      </c>
+      <c r="H47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" t="s">
+        <v>28</v>
+      </c>
+      <c r="H48" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" t="s">
+        <v>28</v>
+      </c>
+      <c r="H49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" t="s">
+        <v>28</v>
+      </c>
+      <c r="H51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" t="s">
+        <v>28</v>
+      </c>
+      <c r="H52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" t="s">
+        <v>28</v>
+      </c>
+      <c r="H53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" t="s">
+        <v>28</v>
+      </c>
+      <c r="H54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" t="s">
+        <v>28</v>
+      </c>
+      <c r="H56" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H58" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" t="s">
+        <v>28</v>
+      </c>
+      <c r="H59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>28</v>
+      </c>
+      <c r="H60" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" t="s">
+        <v>28</v>
+      </c>
+      <c r="H61" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>28</v>
+      </c>
+      <c r="H62"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>81</v>
+      </c>
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>28</v>
+      </c>
+      <c r="H63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" t="s">
+        <v>28</v>
+      </c>
+      <c r="H64"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>83</v>
+      </c>
+      <c r="B65"/>
+      <c r="C65"/>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>28</v>
+      </c>
+      <c r="H65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>28</v>
+      </c>
+      <c r="H66" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67"/>
+      <c r="C67"/>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>86</v>
+      </c>
+      <c r="B68"/>
+      <c r="C68"/>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>28</v>
+      </c>
+      <c r="H68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69"/>
+      <c r="C69"/>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" t="s">
+        <v>28</v>
+      </c>
+      <c r="H69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" t="s">
+        <v>28</v>
+      </c>
+      <c r="H70" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B71"/>
+      <c r="C71"/>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" t="s">
+        <v>28</v>
+      </c>
+      <c r="H71" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>90</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72"/>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>28</v>
+      </c>
+      <c r="H72"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>91</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" t="s">
+        <v>28</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>92</v>
+      </c>
+      <c r="B74"/>
+      <c r="C74"/>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" t="s">
+        <v>28</v>
+      </c>
+      <c r="H74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>93</v>
+      </c>
+      <c r="B75"/>
+      <c r="C75"/>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" t="s">
+        <v>28</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>94</v>
+      </c>
+      <c r="B76"/>
+      <c r="C76"/>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" t="s">
+        <v>28</v>
+      </c>
+      <c r="H76" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>95</v>
+      </c>
+      <c r="B77"/>
+      <c r="C77"/>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" t="s">
+        <v>28</v>
+      </c>
+      <c r="H77" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" t="s">
+        <v>28</v>
+      </c>
+      <c r="H78" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">